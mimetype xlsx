--- v0 (2025-11-28)
+++ v1 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listings" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
   <si>
     <t>﻿Country</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Company Email</t>
   </si>
   <si>
     <t>Ompany Phone</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Contact Person Position</t>
   </si>
   <si>
     <t>Contact Person Phone</t>
   </si>
   <si>
     <t>Contact Person Email</t>
   </si>
   <si>
@@ -134,1259 +134,1353 @@
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Sharma Fabricators &amp; Erectors (P) ltd</t>
   </si>
   <si>
     <t>info@sfeindia.com</t>
   </si>
   <si>
     <t>+91 124 4074167</t>
   </si>
   <si>
     <t>Vinod Sharma</t>
   </si>
   <si>
     <t>Chairman Cum Managing Director</t>
   </si>
   <si>
     <t>vs@sfeindia.com</t>
   </si>
   <si>
     <t>https://www.sfeindia.com</t>
   </si>
   <si>
-    <t>Belgium</t>
-[...11 lines deleted...]
-    <t>Dries Van Ginneken</t>
+    <t>Relopack Sp. z o.o</t>
+  </si>
+  <si>
+    <t>info@relopack.com</t>
+  </si>
+  <si>
+    <t>+48 606 352 666</t>
+  </si>
+  <si>
+    <t>Krzysztof Maludy</t>
+  </si>
+  <si>
+    <t>(+48) 605 591 181</t>
+  </si>
+  <si>
+    <t>k.maludy@relopack.com</t>
+  </si>
+  <si>
+    <t>http://relopack.com/</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>SDEM Nigeria</t>
+  </si>
+  <si>
+    <t>sdem@sdem.com</t>
+  </si>
+  <si>
+    <t>+2348034020893</t>
+  </si>
+  <si>
+    <t>Mike Alawode</t>
+  </si>
+  <si>
+    <t>malawode@sdem.com</t>
+  </si>
+  <si>
+    <t>https://sdem.com/</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Sinoserv</t>
+  </si>
+  <si>
+    <t>info@sinoserv.biz</t>
+  </si>
+  <si>
+    <t>0086-15821182563</t>
+  </si>
+  <si>
+    <t>Torsten Schermer</t>
+  </si>
+  <si>
+    <t>Managing Partner</t>
+  </si>
+  <si>
+    <t>http://www.sinoserv.biz/</t>
+  </si>
+  <si>
+    <t>Nederland</t>
+  </si>
+  <si>
+    <t>Indumove</t>
+  </si>
+  <si>
+    <t>info@indumove.com</t>
+  </si>
+  <si>
+    <t>0031-(0)76 7900055</t>
+  </si>
+  <si>
+    <t>Berend Moll</t>
+  </si>
+  <si>
+    <t>b.moll@indumove.com</t>
+  </si>
+  <si>
+    <t>https://www.transpico-indumove.com/nl</t>
+  </si>
+  <si>
+    <t>CHS Container Handel GmbH</t>
+  </si>
+  <si>
+    <t>info@chs-container.de</t>
+  </si>
+  <si>
+    <t>0421643960</t>
+  </si>
+  <si>
+    <t>Julius Fehrmann</t>
+  </si>
+  <si>
+    <t>+491754382113</t>
+  </si>
+  <si>
+    <t>julius.fehrmann@chs-container.de</t>
+  </si>
+  <si>
+    <t>https://www.chs-containergroup.de/</t>
+  </si>
+  <si>
+    <t>Kodan Solutions</t>
+  </si>
+  <si>
+    <t>sales@kodansolutions.com</t>
+  </si>
+  <si>
+    <t>+(91) 9717864919</t>
+  </si>
+  <si>
+    <t>Ittu Sharma</t>
+  </si>
+  <si>
+    <t>CEO</t>
+  </si>
+  <si>
+    <t>ittu@kodansolutions.com</t>
+  </si>
+  <si>
+    <t>https://www.kodansolutions.com/index.php</t>
+  </si>
+  <si>
+    <t>7WL</t>
+  </si>
+  <si>
+    <t>info@7wlogistics.com</t>
+  </si>
+  <si>
+    <t>+49 421 98993380</t>
+  </si>
+  <si>
+    <t>Jürgen Weyhausen</t>
+  </si>
+  <si>
+    <t>juergen.weyhausen@7wlogistics.com</t>
+  </si>
+  <si>
+    <t>https://7wlogistics.com/</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>AGGELOU K. – PLOUKIDIS K. G.P. (APL PROJECTS)</t>
+  </si>
+  <si>
+    <t>info@aplprojects.com.gr</t>
+  </si>
+  <si>
+    <t>+30.2221085992</t>
+  </si>
+  <si>
+    <t>Ploukidis Kostas</t>
+  </si>
+  <si>
+    <t>Mechanical Engineer</t>
+  </si>
+  <si>
+    <t>+30 6972811883</t>
+  </si>
+  <si>
+    <t>ploukidis@aplprojects.com.gr</t>
+  </si>
+  <si>
+    <t>https://www.aplprojects.com.gr/en/home/</t>
+  </si>
+  <si>
+    <t>Marcus Transport GmbH</t>
+  </si>
+  <si>
+    <t>info@marcustransport.de</t>
+  </si>
+  <si>
+    <t>+49 202 270410</t>
+  </si>
+  <si>
+    <t>MR. Michael Hasenhütl</t>
+  </si>
+  <si>
+    <t>Assemblies Project Manager</t>
+  </si>
+  <si>
+    <t>+49 16091635877</t>
+  </si>
+  <si>
+    <t>michael.hasenhuetl@marcustransport.de</t>
+  </si>
+  <si>
+    <t>https://marcustransport.de/</t>
+  </si>
+  <si>
+    <t>Croatia, Slovenia</t>
+  </si>
+  <si>
+    <t>Velebit Promet</t>
+  </si>
+  <si>
+    <t>commercial@velebit-promet.hr</t>
+  </si>
+  <si>
+    <t>+385 1 2755 558</t>
+  </si>
+  <si>
+    <t>Ivica Bergovac</t>
+  </si>
+  <si>
+    <t>Commercial Manager</t>
+  </si>
+  <si>
+    <t>+385912753620</t>
+  </si>
+  <si>
+    <t>http://www.velebit-promet.hr/</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>KLOSE Industrial Service Sdn Bhd</t>
+  </si>
+  <si>
+    <t>info@kl-worldwide.com</t>
+  </si>
+  <si>
+    <t>+603 7831 2816</t>
+  </si>
+  <si>
+    <t>Maximilian Klose</t>
+  </si>
+  <si>
+    <t>+6012 393 8704</t>
+  </si>
+  <si>
+    <t>m.klose@kl-worldwide.com</t>
+  </si>
+  <si>
+    <t>http://www.kl-worldwide.com/</t>
+  </si>
+  <si>
+    <t>HARDER Logistics GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>d.ostenried@harder-logistics.com</t>
+  </si>
+  <si>
+    <t>+49731400197-0</t>
+  </si>
+  <si>
+    <t>Marcello Danieli</t>
+  </si>
+  <si>
+    <t>General Manager</t>
+  </si>
+  <si>
+    <t>+49 1636322263</t>
+  </si>
+  <si>
+    <t>m.danieli@harder-logistics.com</t>
+  </si>
+  <si>
+    <t>https://www.harder-logistics.com/en</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Montron GmbH</t>
+  </si>
+  <si>
+    <t>industriemontage@montron.at</t>
+  </si>
+  <si>
+    <t>+4366488430555</t>
+  </si>
+  <si>
+    <t>David Messner</t>
+  </si>
+  <si>
+    <t>Project Manager</t>
+  </si>
+  <si>
+    <t>einsatzplanung@montron.at</t>
+  </si>
+  <si>
+    <t>https://www.montron.at/</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>Energomontage Engineering AD</t>
+  </si>
+  <si>
+    <t>office@energomontage.com</t>
+  </si>
+  <si>
+    <t>+35928700113</t>
+  </si>
+  <si>
+    <t>Atanas Roussev</t>
+  </si>
+  <si>
+    <t>Vice manager</t>
+  </si>
+  <si>
+    <t>+359888964250</t>
+  </si>
+  <si>
+    <t>Atanas.roussev@energomontage.com</t>
+  </si>
+  <si>
+    <t>https://energomontage.com/</t>
+  </si>
+  <si>
+    <t>Denmark, Norway, Sweden</t>
+  </si>
+  <si>
+    <t>SaCeMa Nordic Projects ApS</t>
+  </si>
+  <si>
+    <t>projects@sacemanordic.com</t>
+  </si>
+  <si>
+    <t>+45 25 40 06 06</t>
+  </si>
+  <si>
+    <t>Carsten M. Melberg</t>
+  </si>
+  <si>
+    <t>carsten.melberg@sacemanordic.com</t>
+  </si>
+  <si>
+    <t>http://www.sacemanordic.com</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Logimar Srl</t>
+  </si>
+  <si>
+    <t>info@logimar.it</t>
+  </si>
+  <si>
+    <t>+39 035 951468</t>
+  </si>
+  <si>
+    <t>Marcello Saponaro</t>
+  </si>
+  <si>
+    <t>Chairman</t>
+  </si>
+  <si>
+    <t>+39 366 6668406</t>
+  </si>
+  <si>
+    <t>marcello.saponaro@logimar.it</t>
+  </si>
+  <si>
+    <t>http://www.logimar.it</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>LYSEO Special &amp; Project</t>
+  </si>
+  <si>
+    <t>georges.gualdino@lyseo.com</t>
+  </si>
+  <si>
+    <t>+33 (0) 472 489 870</t>
+  </si>
+  <si>
+    <t>Georges Gualdino</t>
+  </si>
+  <si>
+    <t>Executive director</t>
+  </si>
+  <si>
+    <t>+33472484244</t>
+  </si>
+  <si>
+    <t>https://www.lyseo.com/en/</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>WILH. LOESCH SINGAPORE PTE. LTD.</t>
+  </si>
+  <si>
+    <t>RELOCATION@WILHLOESCH.COM</t>
+  </si>
+  <si>
+    <t>+65 6679 6054</t>
+  </si>
+  <si>
+    <t>NITESH MEHTA</t>
+  </si>
+  <si>
+    <t>DIRECTOR</t>
+  </si>
+  <si>
+    <t>relocation@wilhloesch.com</t>
+  </si>
+  <si>
+    <t>https://www.wilhloesch.com/singapore/</t>
+  </si>
+  <si>
+    <t>Benelux and Germany</t>
+  </si>
+  <si>
+    <t>Hilco Industrial Acquisitions B.V.</t>
+  </si>
+  <si>
+    <t>infohia@hilcoglobal.com</t>
+  </si>
+  <si>
+    <t>+31 (0)204700989</t>
+  </si>
+  <si>
+    <t>Joost De Groot</t>
+  </si>
+  <si>
+    <t>VP Operations</t>
+  </si>
+  <si>
+    <t>+31 (0) 6 14691184</t>
+  </si>
+  <si>
+    <t>jdegroot@hilcoglobal.com</t>
+  </si>
+  <si>
+    <t>https://www.hilcohia.com/</t>
+  </si>
+  <si>
+    <t>Margiz Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>info@margiz.net</t>
+  </si>
+  <si>
+    <t>+48 510 998 600</t>
+  </si>
+  <si>
+    <t>Dominika Przybytkowska</t>
+  </si>
+  <si>
+    <t>Executive Manager</t>
+  </si>
+  <si>
+    <t>dominika.p@margiz.net</t>
+  </si>
+  <si>
+    <t>http://www.margiz.net/margiz_new/index.php</t>
+  </si>
+  <si>
+    <t>The Netherlands</t>
+  </si>
+  <si>
+    <t>Martens Demolition Company</t>
+  </si>
+  <si>
+    <t>kmartens@martensdemocom.com</t>
+  </si>
+  <si>
+    <t>+32 475968154</t>
+  </si>
+  <si>
+    <t>Kris Martens</t>
+  </si>
+  <si>
+    <t>+32 89849790</t>
+  </si>
+  <si>
+    <t>https://www.martensdemocom.com/</t>
+  </si>
+  <si>
+    <t>Puerto Rico, Dominican Republic, Panama, Costa Rica, Nicaragua, Honduras, Salvador, Belize, Guatemala</t>
+  </si>
+  <si>
+    <t>CSCG INC</t>
+  </si>
+  <si>
+    <t>construction@cscginc.com</t>
+  </si>
+  <si>
+    <t>787-868-4030</t>
+  </si>
+  <si>
+    <t>Victor J Garcia Ruiz</t>
+  </si>
+  <si>
+    <t>Vice President</t>
+  </si>
+  <si>
+    <t>939-645-3511</t>
+  </si>
+  <si>
+    <t>vgarciaruiz@cscginc.com</t>
+  </si>
+  <si>
+    <t>http://www.cscgcontractors.com</t>
+  </si>
+  <si>
+    <t>MEXICO</t>
+  </si>
+  <si>
+    <t>BASH INGENIERIA, S.A. DE C.V.</t>
+  </si>
+  <si>
+    <t>info@grupobash.com</t>
+  </si>
+  <si>
+    <t>+52 818130-8000</t>
+  </si>
+  <si>
+    <t>BERNABE CORTEZ ARRAMBIDE</t>
+  </si>
+  <si>
+    <t>PRESIDENT – CEO</t>
+  </si>
+  <si>
+    <t>+52 818366-8566</t>
+  </si>
+  <si>
+    <t>bernabe.cortez@grupobash.com</t>
+  </si>
+  <si>
+    <t>http://www.grupobash.com</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>HST Management Zrt.</t>
+  </si>
+  <si>
+    <t>akos.haromszeki@hst-management.hu</t>
+  </si>
+  <si>
+    <t>+36-30/674-6474</t>
+  </si>
+  <si>
+    <t>Dr. Ákos Háromszéki</t>
+  </si>
+  <si>
+    <t>+36-30/301-80-02</t>
+  </si>
+  <si>
+    <t>https://www.hst-management.hu/</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>SURET Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>suret@suret.com.pl</t>
+  </si>
+  <si>
+    <t>+48 14 681 35 60</t>
+  </si>
+  <si>
+    <t>Konrad Kosiorowski</t>
+  </si>
+  <si>
+    <t>+48 507 105 198</t>
+  </si>
+  <si>
+    <t>konrad.kosiorowski@suret.com.pl</t>
+  </si>
+  <si>
+    <t>https://suret.pl/</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>PRIMAX</t>
+  </si>
+  <si>
+    <t>comercial@primax.com.br</t>
+  </si>
+  <si>
+    <t>+55 11 3616-4700 / -290</t>
+  </si>
+  <si>
+    <t>Mr. Joao Leite</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t>+55 11 36164700</t>
+  </si>
+  <si>
+    <t>j.leite@primax.com.br</t>
+  </si>
+  <si>
+    <t>http://primax.com.br</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>PMI Groupe</t>
+  </si>
+  <si>
+    <t>sousmission@groupepmi.ca</t>
+  </si>
+  <si>
+    <t>+ 1 819-846-3338</t>
+  </si>
+  <si>
+    <t>Martin Tardif</t>
+  </si>
+  <si>
+    <t>+ 1 819-570-0069</t>
+  </si>
+  <si>
+    <t>Martin.tardif@stim.ca</t>
+  </si>
+  <si>
+    <t>https://www.groupepmi.ca/en/</t>
+  </si>
+  <si>
+    <t>Lalonde Machinery Movers Ltd.</t>
+  </si>
+  <si>
+    <t>anthony@lalondemachinerymovers.com</t>
+  </si>
+  <si>
+    <t>+1-416-285-0024</t>
+  </si>
+  <si>
+    <t>Don Lalonde</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
-    <t>d.vanginneken@tpl.be</t>
-[...560 lines deleted...]
-    <t>https://www.hst-management.hu/</t>
+    <t>+1-416-989-0488</t>
+  </si>
+  <si>
+    <t>don@lalondemachinerymovers.com</t>
+  </si>
+  <si>
+    <t>https://www.lalondemachinerymovers.com/</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Precision Industrial Contractors</t>
+  </si>
+  <si>
+    <t>admin@picateam.com</t>
+  </si>
+  <si>
+    <t>+1 360-225-7955</t>
+  </si>
+  <si>
+    <t>Eric Simensen</t>
+  </si>
+  <si>
+    <t>President</t>
+  </si>
+  <si>
+    <t>+1 360-904-9767</t>
+  </si>
+  <si>
+    <t>eric.simensen@picateam.com</t>
+  </si>
+  <si>
+    <t>https://picateam.com/</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Americas Machinery</t>
+  </si>
+  <si>
+    <t>info@americasmachinery.com</t>
+  </si>
+  <si>
+    <t>+52 81 34345484</t>
+  </si>
+  <si>
+    <t>Alejandro Gonzalez Gallegos</t>
+  </si>
+  <si>
+    <t>Commander in Chief of Growth</t>
+  </si>
+  <si>
+    <t>+52 81 1381 4140</t>
+  </si>
+  <si>
+    <t>alexg@americasmachinery.com</t>
+  </si>
+  <si>
+    <t>https://americasmachinery.com/</t>
+  </si>
+  <si>
+    <t>Jagruti Technical Services Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>mbk@jagruti-ts.com</t>
+  </si>
+  <si>
+    <t>+918411880010</t>
+  </si>
+  <si>
+    <t>Raosaheb Salunkhe</t>
+  </si>
+  <si>
+    <t>Technical Director</t>
+  </si>
+  <si>
+    <t>+918411880003</t>
+  </si>
+  <si>
+    <t>rrs@jagruti-ts.com</t>
+  </si>
+  <si>
+    <t>https://www.jtspune.com/</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Altius S.A</t>
+  </si>
+  <si>
+    <t>projects@grupoaltius.com</t>
+  </si>
+  <si>
+    <t>+34 914 311 363</t>
+  </si>
+  <si>
+    <t>Alejandro Porrua</t>
+  </si>
+  <si>
+    <t>Managing Director. Project Division</t>
+  </si>
+  <si>
+    <t>+34 600 549 932</t>
+  </si>
+  <si>
+    <t>aporrua@grupoaltius.com</t>
+  </si>
+  <si>
+    <t>https://grupoaltius.com/</t>
+  </si>
+  <si>
+    <t>DELPA Shipping &amp; Transport CO LTD</t>
+  </si>
+  <si>
+    <t>projects@delpa.gr</t>
+  </si>
+  <si>
+    <t>+30 2104227400</t>
+  </si>
+  <si>
+    <t>Nicolas Cheimaras</t>
+  </si>
+  <si>
+    <t>Chief Operating Officer</t>
+  </si>
+  <si>
+    <t>+30 6972711286</t>
+  </si>
+  <si>
+    <t>n.cheimaras@delpa.gr</t>
+  </si>
+  <si>
+    <t>https://www.delpa.gr/en/home</t>
+  </si>
+  <si>
+    <t>Spedman Global Logistics</t>
+  </si>
+  <si>
+    <t>sales@spedman.pl</t>
+  </si>
+  <si>
+    <t>+48586620274 ; +48586620252</t>
+  </si>
+  <si>
+    <t>Anita Pawlowska-Jamroz</t>
+  </si>
+  <si>
+    <t>+48 606 930 945</t>
+  </si>
+  <si>
+    <t>anita.pawlowska@spedman.pl</t>
+  </si>
+  <si>
+    <t>https://spedman.com/</t>
+  </si>
+  <si>
+    <t>Allied Industrial Group Inc</t>
+  </si>
+  <si>
+    <t>andrew@alliedindustrialgroup.com</t>
+  </si>
+  <si>
+    <t>+1-401-351-8801</t>
+  </si>
+  <si>
+    <t>Andrew Giuliano</t>
+  </si>
+  <si>
+    <t>Vice President of Business Development</t>
+  </si>
+  <si>
+    <t>401-413-3753</t>
+  </si>
+  <si>
+    <t>https://alliedindustrialgroup.com/</t>
+  </si>
+  <si>
+    <t>SULTANATE OF OMAN , EGYPT</t>
+  </si>
+  <si>
+    <t>LOTUS CONTAINER SHIPPING SERVICES LLC</t>
+  </si>
+  <si>
+    <t>nandu@lotus-shipping.com</t>
+  </si>
+  <si>
+    <t>+968 24475576</t>
+  </si>
+  <si>
+    <t>Nandakumar Varma</t>
+  </si>
+  <si>
+    <t>SENIOR COUNTRY MANAGER</t>
+  </si>
+  <si>
+    <t>+968 9857 3405</t>
+  </si>
+  <si>
+    <t>https://www.lotus-shipping.com/</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Epcido Group</t>
+  </si>
+  <si>
+    <t>fl@epcido.com</t>
+  </si>
+  <si>
+    <t>+45 70 20 20 28</t>
+  </si>
+  <si>
+    <t>Flemming Lorentzen</t>
+  </si>
+  <si>
+    <t>+45 53 80 08 63</t>
+  </si>
+  <si>
+    <t>https://epcido.com/</t>
+  </si>
+  <si>
+    <t>ROMANIA</t>
+  </si>
+  <si>
+    <t>MS SPECIAL PROJECTS &amp; TRANSPORTS SRL</t>
+  </si>
+  <si>
+    <t>office@msprojects.ro</t>
+  </si>
+  <si>
+    <t>+40745637898</t>
+  </si>
+  <si>
+    <t>Cornel Cremeriuc</t>
+  </si>
+  <si>
+    <t>cornel.cremeriuc@msprojects.ro</t>
+  </si>
+  <si>
+    <t>https://msprojects.ro/</t>
+  </si>
+  <si>
+    <t>Gremany, Poland, China, India,</t>
+  </si>
+  <si>
+    <t>duisport industrial solutions SuedOst GmbH</t>
+  </si>
+  <si>
+    <t>dis-suedost@duisport.de</t>
+  </si>
+  <si>
+    <t>0371520871720</t>
+  </si>
+  <si>
+    <t>Andrea Bolick</t>
+  </si>
+  <si>
+    <t>Geschaeftsfuehrerin</t>
+  </si>
+  <si>
+    <t>01704744743</t>
+  </si>
+  <si>
+    <t>andrea.bolick@duisport.de</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>Project Cargo &amp; Yacht Transport</t>
+  </si>
+  <si>
+    <t>info@projectcargo.com.tr</t>
+  </si>
+  <si>
+    <t>+90 534 328 80 70</t>
+  </si>
+  <si>
+    <t>Erim Tabib</t>
+  </si>
+  <si>
+    <t>CEO &amp; Founder</t>
+  </si>
+  <si>
+    <t>erim@projectcargo.com.tr</t>
+  </si>
+  <si>
+    <t>https://www.projectcargo.com.tr/</t>
+  </si>
+  <si>
+    <t>Global Partner</t>
+  </si>
+  <si>
+    <t>HLR GmbH – Heavy Lift Rental</t>
+  </si>
+  <si>
+    <t>info@hlr-lifting.de</t>
+  </si>
+  <si>
+    <t>+49 40-696 357 3-0</t>
+  </si>
+  <si>
+    <t>Alexander Maier</t>
+  </si>
+  <si>
+    <t>Head of Sales</t>
+  </si>
+  <si>
+    <t>+49 151 23268751</t>
+  </si>
+  <si>
+    <t>Alexander.maier@hlr-lifting.de</t>
+  </si>
+  <si>
+    <t>https://www.hlr-lifting.de/en</t>
+  </si>
+  <si>
+    <t>W&amp;K Gesellschaft für Industrietechnik mbH</t>
+  </si>
+  <si>
+    <t>info@wk-industrietechnik.de</t>
+  </si>
+  <si>
+    <t>+49 9392 9280 0</t>
+  </si>
+  <si>
+    <t>Michael Spegt</t>
+  </si>
+  <si>
+    <t>Vice President Global Sales - WK Group</t>
+  </si>
+  <si>
+    <t>+ 49 9392 9280 76</t>
+  </si>
+  <si>
+    <t>m.spegt@wkgroup.org</t>
+  </si>
+  <si>
+    <t>https://wk-industrietechnik.de/</t>
+  </si>
+  <si>
+    <t>Poland/Germany</t>
+  </si>
+  <si>
+    <t>Ruger Expo sp. Z o.o.</t>
+  </si>
+  <si>
+    <t>biuro@rugerexpo.com</t>
+  </si>
+  <si>
+    <t>+48 535 001 197 / +48 535 119 821</t>
+  </si>
+  <si>
+    <t>Maciej Waliszewski</t>
+  </si>
+  <si>
+    <t>CEO/ Co-owner of the company</t>
+  </si>
+  <si>
+    <t>48 535 001 197</t>
+  </si>
+  <si>
+    <t>m.waliszewski@rugerexpo.com</t>
+  </si>
+  <si>
+    <t>https://rugerexpo.com/</t>
+  </si>
+  <si>
+    <t>JM LOGISTIC SERVICES SA DE CV</t>
+  </si>
+  <si>
+    <t>Jmoran@logisticservices.com.mx</t>
+  </si>
+  <si>
+    <t>525546176265</t>
+  </si>
+  <si>
+    <t>JORGE ALFONSO MORAN TOLEDO</t>
+  </si>
+  <si>
+    <t>GENERAL MANAGER</t>
+  </si>
+  <si>
+    <t>52 55 46 17 6265</t>
+  </si>
+  <si>
+    <t>jmoran@logisticservices.com.mx</t>
+  </si>
+  <si>
+    <t>https://www.logisticservices.com.mx/home/</t>
+  </si>
+  <si>
+    <t>WD-TECH Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>projekty@wdtech.pl</t>
+  </si>
+  <si>
+    <t>+48 600-706-033</t>
+  </si>
+  <si>
+    <t>Przemyslaw Wyszogrodzki</t>
+  </si>
+  <si>
+    <t>Shareholder/Manager</t>
+  </si>
+  <si>
+    <t>+48 731-149-960</t>
+  </si>
+  <si>
+    <t>p.wyszogrodzki@wdtech.pl</t>
+  </si>
+  <si>
+    <t>https://wdtech.pl/</t>
+  </si>
+  <si>
+    <t>italy</t>
+  </si>
+  <si>
+    <t>ALL IN S.R.L. Relocation &amp; Business Travel</t>
+  </si>
+  <si>
+    <t>info@allinsolutions.it</t>
+  </si>
+  <si>
+    <t>+39 0376 1411501</t>
+  </si>
+  <si>
+    <t>Alberto Visentini</t>
+  </si>
+  <si>
+    <t>+39 3471831397</t>
+  </si>
+  <si>
+    <t>alberto.visentini@allinsolutions.it</t>
+  </si>
+  <si>
+    <t>https://www.allinsolutions.it/en</t>
+  </si>
+  <si>
+    <t>Canada &amp; USA</t>
+  </si>
+  <si>
+    <t>CONVOY LOGISTICS PROVIDERS LTD.</t>
+  </si>
+  <si>
+    <t>donaa@convoylogistics.ca</t>
+  </si>
+  <si>
+    <t>+1 416-509-4478</t>
+  </si>
+  <si>
+    <t>Dona Asciak</t>
+  </si>
+  <si>
+    <t>CEO/OWNER</t>
+  </si>
+  <si>
+    <t>+ 1 416-509-4478</t>
+  </si>
+  <si>
+    <t>https://www.convoylogistics.ca/</t>
+  </si>
+  <si>
+    <t>China P.R.</t>
+  </si>
+  <si>
+    <t>SCHOLPP Engineering (Shanghai) Branch Company</t>
+  </si>
+  <si>
+    <t>info@scholppchina.com</t>
+  </si>
+  <si>
+    <t>+86 21 5240 0015</t>
+  </si>
+  <si>
+    <t>Xin(Shayne) Shen</t>
+  </si>
+  <si>
+    <t>Head of Operations</t>
+  </si>
+  <si>
+    <t>+86 137 6134 0049</t>
+  </si>
+  <si>
+    <t>shayne.shen@scholppchina.com</t>
+  </si>
+  <si>
+    <t>https://www.scholpp.com.cn/</t>
+  </si>
+  <si>
+    <t>Scholpp Asia Pacific Sdn Bhd</t>
+  </si>
+  <si>
+    <t>scholpp@scholppasia.com</t>
+  </si>
+  <si>
+    <t>+603 55484390</t>
+  </si>
+  <si>
+    <t>Wei Wun Tun</t>
+  </si>
+  <si>
+    <t>+6012 2151280</t>
+  </si>
+  <si>
+    <t>weiwun.tan@scholppasia.com</t>
+  </si>
+  <si>
+    <t>https://www.scholpp.com/</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Insersa - Grupo SIP</t>
+  </si>
+  <si>
+    <t>proyectos@gruposip.com</t>
+  </si>
+  <si>
+    <t>(+502) 2221 2224</t>
+  </si>
+  <si>
+    <t>Mauricio Vettorazzi</t>
+  </si>
+  <si>
+    <t>(+502) 4559 5307</t>
+  </si>
+  <si>
+    <t>proyectos@gruposip.com - mvettorazzi@gruposip.com</t>
+  </si>
+  <si>
+    <t>https://www.gruposip.com/</t>
+  </si>
+  <si>
+    <t>Slovakia</t>
+  </si>
+  <si>
+    <t>Onezone s.r.o.</t>
+  </si>
+  <si>
+    <t>info@onezone.sk</t>
+  </si>
+  <si>
+    <t>+4915215049279, +421948892298</t>
+  </si>
+  <si>
+    <t>Samuel Stas</t>
+  </si>
+  <si>
+    <t>https://onezone-industry.sk/</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>Trans Pacific Projects Pty Ltd</t>
-[...566 lines deleted...]
-    <t>https://www.allinsolutions.it/en</t>
+    <t>Crossmuller Pty Ltd</t>
+  </si>
+  <si>
+    <t>sales@crossmuller.com.au</t>
+  </si>
+  <si>
+    <t>+61 2 4337 9814</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Business Development Manager</t>
+  </si>
+  <si>
+    <t>+61 437 325 128</t>
+  </si>
+  <si>
+    <t>marshc@crossmuller.com.au</t>
+  </si>
+  <si>
+    <t>https://www.crossmuller.com.au/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F81BD"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1650,1622 +1744,1709 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:I1"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:I57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="124.97" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" t="s">
+      <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" t="s">
+      <c r="A3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" t="s">
+      <c r="A4" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" t="s">
+      <c r="A5" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" t="s">
+      <c r="A6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" s="2"/>
+      <c r="G6" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="I6" t="s">
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="2" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B7" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B7" t="s">
-[...35 lines deleted...]
-      <c r="E8" t="s">
+      <c r="B25" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F8"/>
-[...67 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G43" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="I44" s="2"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B11" t="s">
-[...8 lines deleted...]
-      <c r="E11" t="s">
+      <c r="B47" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F11"/>
-[...1250 lines deleted...]
-        <v>424</v>
+      <c r="G56" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">